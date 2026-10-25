--- v5 (2026-09-10)
+++ v6 (2026-10-25)
@@ -1296,51 +1296,51 @@
   <si>
     <t>04/27/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>04/28/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>04/29/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>04/30/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.18 seconds by WorkingDays.us</t>
+    <t>Sample file generated in 0.17 seconds by WorkingDays.us</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>12/15/2023 → 12/16/2023</t>
   </si>